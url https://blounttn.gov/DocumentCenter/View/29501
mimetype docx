--- v0 (2026-02-25)
+++ v1 (2026-08-01)
@@ -1,472 +1,473 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00134B0D" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="767FF988" w14:textId="77777777" w:rsidR="00134B0D" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">BLOUNT COUNTY CLERK &amp; MASTER FILING FEES </w:t>
       </w:r>
       <w:r w:rsidR="00874259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00647E9D" w:rsidRDefault="00874259" w:rsidP="00647E9D">
+    <w:p w14:paraId="2694C843" w14:textId="77777777" w:rsidR="00647E9D" w:rsidRDefault="00874259" w:rsidP="00647E9D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>JANUARY 1, 2026</w:t>
       </w:r>
       <w:r w:rsidR="006D30E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRDefault="006D30E8" w:rsidP="00647E9D">
+    <w:p w14:paraId="34D37926" w14:textId="6DA9FD0F" w:rsidR="00332811" w:rsidRDefault="006D30E8" w:rsidP="00647E9D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D30E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>revised</w:t>
       </w:r>
       <w:r w:rsidRPr="006D30E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 01/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00607F54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008423F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>06/29/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="006D30E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>/2026)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDB733C" w14:textId="77777777" w:rsidR="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Clerk &amp; Master’s Office handles filings for the following courts:</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chancery • Circuit Equity • General Sessions Domestic • General Sessions Probate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B86D5E" w:rsidRDefault="00732FA9" w:rsidP="00332811">
+    <w:p w14:paraId="10E082C4" w14:textId="77777777" w:rsidR="00B86D5E" w:rsidRDefault="00E547A2" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="2DA3DBFF">
           <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B86D5E" w:rsidRPr="00B86D5E" w:rsidRDefault="00B86D5E" w:rsidP="00332811">
+    <w:p w14:paraId="10055500" w14:textId="77777777" w:rsidR="00B86D5E" w:rsidRPr="00B86D5E" w:rsidRDefault="00B86D5E" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>IMPORTANT NOTICES:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B86D5E" w:rsidRDefault="00B86D5E" w:rsidP="00332811">
+    <w:p w14:paraId="379A9287" w14:textId="77777777" w:rsidR="00B86D5E" w:rsidRDefault="00B86D5E" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Court Costs and fees are established by the State and our office is required to comply with them.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B86D5E" w:rsidRDefault="00B86D5E" w:rsidP="00332811">
+    <w:p w14:paraId="3FF4215B" w14:textId="77777777" w:rsidR="00B86D5E" w:rsidRDefault="00B86D5E" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All Fees listed below </w:t>
       </w:r>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do not include service fees</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> unless otherwise indicated. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B86D5E" w:rsidRPr="00B86D5E" w:rsidRDefault="00B86D5E" w:rsidP="00B86D5E">
+    <w:p w14:paraId="13B07182" w14:textId="77777777" w:rsidR="00B86D5E" w:rsidRPr="00B86D5E" w:rsidRDefault="00B86D5E" w:rsidP="00B86D5E">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Jury Demand</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B86D5E" w:rsidRPr="007660FC" w:rsidRDefault="00B86D5E" w:rsidP="00B86D5E">
+    <w:p w14:paraId="72FF4CB5" w14:textId="77777777" w:rsidR="00B86D5E" w:rsidRPr="007660FC" w:rsidRDefault="00B86D5E" w:rsidP="00B86D5E">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Blount County Circuit Court Clerk serves as the Jury Coordinator for Blount County. Any case with a jury demand filed in the Office of the Blount County Clerk &amp; Master will be transferred to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Law Division of Blount County</w:t>
       </w:r>
       <w:r w:rsidR="007660FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007660FC" w:rsidRPr="007660FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Circuit Court.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="472EBCB5" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Payment Information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="670A3675" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All fees are due at the time of filing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="0DD80405" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accepted Payment Methods:</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Money orders, cashier’s checks, law firm checks</w:t>
       </w:r>
       <w:r w:rsidR="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or cash</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="331EDB4E" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Not Accepted:</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -486,113 +487,113 @@
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>checks, debit cards</w:t>
       </w:r>
       <w:r w:rsidR="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> credit cards</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00B86D5E" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="41D00E9C" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00B86D5E" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Make payments payable to:</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Blount County Clerk &amp; Master</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B86D5E" w:rsidRPr="003C6F65" w:rsidRDefault="00732FA9" w:rsidP="00B86D5E">
+    <w:p w14:paraId="65CD5741" w14:textId="77777777" w:rsidR="00B86D5E" w:rsidRPr="003C6F65" w:rsidRDefault="00E547A2" w:rsidP="00B86D5E">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="023B9A76">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00B86D5E" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="119937A0" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00B86D5E" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">CATEGORY </w:t>
       </w:r>
       <w:r w:rsidR="00E431BB" w:rsidRPr="00B86D5E">
         <w:rPr>
@@ -606,111 +607,111 @@
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> LAWSUITS</w:t>
       </w:r>
       <w:r w:rsidR="00E431BB" w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> - $345.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00E431BB">
+    <w:p w14:paraId="3DF7B4E4" w14:textId="77777777" w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00E431BB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E431BB">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00134B0D" w:rsidRPr="00134B0D" w:rsidRDefault="00332811" w:rsidP="00134B0D">
+    <w:p w14:paraId="62E35868" w14:textId="77777777" w:rsidR="00134B0D" w:rsidRPr="00134B0D" w:rsidRDefault="00332811" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Civil Rights</w:t>
       </w:r>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00AF350B" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Debt</w:t>
       </w:r>
       <w:r w:rsidR="00FB1431" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00045E07" w:rsidRDefault="00AF350B" w:rsidP="00134B0D">
+    <w:p w14:paraId="46C375DB" w14:textId="77777777" w:rsidR="00045E07" w:rsidRDefault="00AF350B" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Damage and Torts</w:t>
       </w:r>
       <w:r w:rsidR="00FB1431" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -753,113 +754,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Mechanic’s Lien</w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4E6F" w:rsidRDefault="00332811" w:rsidP="00134B0D">
+    <w:p w14:paraId="538D37DC" w14:textId="77777777" w:rsidR="009F4E6F" w:rsidRDefault="00332811" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>General Cases Not Otherwise</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B38E0" w:rsidRPr="00134B0D" w:rsidRDefault="00332811" w:rsidP="00134B0D">
+    <w:p w14:paraId="6BA4E2F0" w14:textId="77777777" w:rsidR="006B38E0" w:rsidRPr="00134B0D" w:rsidRDefault="00332811" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00361C91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F4E6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Designated</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134B0D" w:rsidRPr="00134B0D" w:rsidRDefault="006B38E0" w:rsidP="00134B0D">
+    <w:p w14:paraId="2FA3003C" w14:textId="77777777" w:rsidR="00134B0D" w:rsidRPr="00134B0D" w:rsidRDefault="006B38E0" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Partition Suit</w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Personal Injury</w:t>
@@ -911,51 +912,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Special Remedies</w:t>
       </w:r>
       <w:r w:rsidR="00A63256" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00134B0D" w:rsidRDefault="00A63256" w:rsidP="00134B0D">
+    <w:p w14:paraId="1B4CB8C5" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00134B0D" w:rsidRDefault="00A63256" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Three Judge Panel Hearing  </w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
@@ -965,71 +966,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Wrongful Death</w:t>
       </w:r>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00332811">
+    <w:p w14:paraId="69590F2B" w14:textId="77777777" w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E431BB" w:rsidSect="00134B0D">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk215483488"/>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRDefault="00FB6146" w:rsidP="00134B0D">
+    <w:p w14:paraId="18A7C7E7" w14:textId="77777777" w:rsidR="00332811" w:rsidRDefault="00FB6146" w:rsidP="00134B0D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Counter/Cross Complaint / </w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -1049,71 +1050,71 @@
       <w:r w:rsidR="00332811" w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00732FA9" w:rsidP="00332811">
+    <w:p w14:paraId="77ACB63E" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00E547A2" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="43A145A8">
           <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00B86D5E" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="37D853BF" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00B86D5E" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">CATEGORY </w:t>
       </w:r>
       <w:r w:rsidR="00E431BB" w:rsidRPr="00B86D5E">
         <w:rPr>
@@ -1127,87 +1128,87 @@
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> LAWSUITS</w:t>
       </w:r>
       <w:r w:rsidR="00E431BB" w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> - $270.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00332811">
+    <w:p w14:paraId="01119D88" w14:textId="77777777" w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E431BB" w:rsidSect="00E431BB">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00045E07" w:rsidRDefault="00332811" w:rsidP="00134B0D">
+    <w:p w14:paraId="1BD52767" w14:textId="77777777" w:rsidR="00045E07" w:rsidRDefault="00332811" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Administrative Appeals </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1431" w:rsidRPr="00134B0D" w:rsidRDefault="00332811" w:rsidP="00045E07">
+    <w:p w14:paraId="5B554859" w14:textId="77777777" w:rsidR="00FB1431" w:rsidRPr="00134B0D" w:rsidRDefault="00332811" w:rsidP="00045E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Judicial Review)</w:t>
       </w:r>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
@@ -1232,232 +1233,222 @@
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A63256" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Condemnation</w:t>
       </w:r>
       <w:r w:rsidR="00FB1431" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A63256" w:rsidRPr="00134B0D" w:rsidRDefault="00332811" w:rsidP="00134B0D">
+    <w:p w14:paraId="71C570EF" w14:textId="77777777" w:rsidR="00A63256" w:rsidRPr="00134B0D" w:rsidRDefault="00332811" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quo </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Quo Warranto</w:t>
+      </w:r>
       <w:r w:rsidR="00A63256" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Writ of Mandamus</w:t>
       </w:r>
       <w:r w:rsidR="008D2D58" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A63256" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134B0D" w:rsidRDefault="008D2D58" w:rsidP="00134B0D">
+    <w:p w14:paraId="3E8A66E1" w14:textId="77777777" w:rsidR="00134B0D" w:rsidRDefault="008D2D58" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Writ of Certiorari</w:t>
       </w:r>
       <w:r w:rsidR="00A63256" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Unemployment Appeal </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134B0D" w:rsidRDefault="00332811" w:rsidP="00134B0D">
+    <w:p w14:paraId="5E99887F" w14:textId="77777777" w:rsidR="00134B0D" w:rsidRDefault="00332811" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Benefits Denied)</w:t>
       </w:r>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Worker’s Compensation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00134B0D" w:rsidRDefault="00332811" w:rsidP="00134B0D">
+    <w:p w14:paraId="43166A45" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00134B0D" w:rsidRDefault="00332811" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(or $68.00 with Cost Bond)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00332811">
+    <w:p w14:paraId="4DF7B5C1" w14:textId="77777777" w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E431BB" w:rsidSect="00134B0D">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F4E6F" w:rsidRDefault="009F4E6F" w:rsidP="00134B0D">
+    <w:p w14:paraId="33047B0A" w14:textId="77777777" w:rsidR="009F4E6F" w:rsidRDefault="009F4E6F" w:rsidP="00134B0D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRDefault="00FB6146" w:rsidP="00134B0D">
+    <w:p w14:paraId="4DF104E0" w14:textId="77777777" w:rsidR="00332811" w:rsidRDefault="00FB6146" w:rsidP="00134B0D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Counter/Cross Complaint / </w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -1470,71 +1461,71 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> $</w:t>
       </w:r>
       <w:r w:rsidR="003C6F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>200.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134B0D" w:rsidRDefault="00732FA9" w:rsidP="00134B0D">
+    <w:p w14:paraId="3254E1D6" w14:textId="77777777" w:rsidR="00134B0D" w:rsidRDefault="00E547A2" w:rsidP="00134B0D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="1CFA1EFE">
           <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF350B" w:rsidRPr="00B86D5E" w:rsidRDefault="00AF350B" w:rsidP="00AF350B">
+    <w:p w14:paraId="7D68AE1F" w14:textId="77777777" w:rsidR="00AF350B" w:rsidRPr="00B86D5E" w:rsidRDefault="00AF350B" w:rsidP="00AF350B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">CATEGORY </w:t>
       </w:r>
       <w:r w:rsidR="00E431BB" w:rsidRPr="00B86D5E">
         <w:rPr>
@@ -1548,131 +1539,131 @@
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> LAWSUITS</w:t>
       </w:r>
       <w:r w:rsidR="00E431BB" w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> - $220.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00E431BB">
+    <w:p w14:paraId="33ECE43B" w14:textId="77777777" w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00E431BB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E431BB" w:rsidSect="00E431BB">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF350B" w:rsidRPr="00E431BB" w:rsidRDefault="00FB1431" w:rsidP="00E431BB">
+    <w:p w14:paraId="21FC86C6" w14:textId="77777777" w:rsidR="00AF350B" w:rsidRPr="00E431BB" w:rsidRDefault="00FB1431" w:rsidP="00E431BB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dela</w:t>
       </w:r>
       <w:r w:rsidRPr="00E431BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yed or Corrected Birth Certificates</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A63256" w:rsidRPr="00E431BB" w:rsidRDefault="00A63256" w:rsidP="00E431BB">
+    <w:p w14:paraId="6FCB1D83" w14:textId="77777777" w:rsidR="00A63256" w:rsidRPr="00E431BB" w:rsidRDefault="00A63256" w:rsidP="00E431BB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E431BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restoration of Citizenship</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00AF350B">
+    <w:p w14:paraId="5E3824A6" w14:textId="77777777" w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00AF350B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E431BB" w:rsidSect="00E431BB">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF350B" w:rsidRPr="00332811" w:rsidRDefault="00AF350B" w:rsidP="00134B0D">
+    <w:p w14:paraId="2AE2CA19" w14:textId="77777777" w:rsidR="00AF350B" w:rsidRPr="00332811" w:rsidRDefault="00AF350B" w:rsidP="00134B0D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Counter/Cross Complaint / </w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -1683,71 +1674,71 @@
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> $</w:t>
       </w:r>
       <w:r w:rsidR="00FB1431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00732FA9" w:rsidP="00332811">
+    <w:p w14:paraId="596FFA18" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00E547A2" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="4283C267">
           <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00B86D5E" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="37DA62D4" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00B86D5E" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">CATEGORY </w:t>
       </w:r>
       <w:r w:rsidR="00E431BB" w:rsidRPr="00B86D5E">
         <w:rPr>
@@ -1761,87 +1752,87 @@
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> LAWSUITS</w:t>
       </w:r>
       <w:r w:rsidR="00E431BB" w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> - $170.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00B92F14">
+    <w:p w14:paraId="500E3F5F" w14:textId="77777777" w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00B92F14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E431BB" w:rsidSect="00E431BB">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D0FFC" w:rsidRDefault="00332811" w:rsidP="00134B0D">
+    <w:p w14:paraId="4DA20FFB" w14:textId="77777777" w:rsidR="001D0FFC" w:rsidRDefault="00332811" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Termination of Parental Rights </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E431BB" w:rsidRPr="00134B0D" w:rsidRDefault="001D0FFC" w:rsidP="00134B0D">
+    <w:p w14:paraId="5D4BDC4F" w14:textId="77777777" w:rsidR="00E431BB" w:rsidRPr="00134B0D" w:rsidRDefault="001D0FFC" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="001D0FFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -1867,78 +1858,78 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(must be filed in triplicate)</w:t>
       </w:r>
       <w:r w:rsidR="00A63256" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Annulments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B92F14" w:rsidRPr="00134B0D" w:rsidRDefault="00B92F14" w:rsidP="00134B0D">
+    <w:p w14:paraId="424FB185" w14:textId="77777777" w:rsidR="00B92F14" w:rsidRPr="00134B0D" w:rsidRDefault="00B92F14" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Emergency Custody</w:t>
       </w:r>
       <w:r w:rsidR="00E431BB" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E431BB" w:rsidRPr="00134B0D" w:rsidRDefault="00332811" w:rsidP="00134B0D">
+    <w:p w14:paraId="065A0799" w14:textId="77777777" w:rsidR="00E431BB" w:rsidRPr="00134B0D" w:rsidRDefault="00332811" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grandparent Visitation</w:t>
       </w:r>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Legal Separation</w:t>
@@ -1947,88 +1938,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Legitimations</w:t>
       </w:r>
       <w:r w:rsidR="00FB1431" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0FFC" w:rsidRDefault="00332811" w:rsidP="00134B0D">
+    <w:p w14:paraId="46E2289C" w14:textId="77777777" w:rsidR="001D0FFC" w:rsidRDefault="00332811" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Name Change</w:t>
       </w:r>
       <w:r w:rsidR="006B38E0" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Other Domestic Relations </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B92F14" w:rsidRPr="00134B0D" w:rsidRDefault="001D0FFC" w:rsidP="00134B0D">
+    <w:p w14:paraId="6D3CD311" w14:textId="77777777" w:rsidR="00B92F14" w:rsidRPr="00134B0D" w:rsidRDefault="001D0FFC" w:rsidP="00134B0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00134B0D" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -2046,83 +2037,83 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Paternity</w:t>
       </w:r>
       <w:r w:rsidR="006B38E0" w:rsidRPr="00134B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00332811">
+    <w:p w14:paraId="517A30AE" w14:textId="77777777" w:rsidR="00E431BB" w:rsidRDefault="00E431BB" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E431BB" w:rsidSect="00134B0D">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E176B5" w:rsidRDefault="00E176B5" w:rsidP="00134B0D">
+    <w:p w14:paraId="57AA66A4" w14:textId="77777777" w:rsidR="00E176B5" w:rsidRDefault="00E176B5" w:rsidP="00134B0D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRDefault="00FB6146" w:rsidP="00134B0D">
+    <w:p w14:paraId="3F307CD7" w14:textId="77777777" w:rsidR="00332811" w:rsidRDefault="00FB6146" w:rsidP="00134B0D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Counter/Cross Complaint / </w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -2133,2208 +2124,2121 @@
       <w:r w:rsidR="00332811" w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> $10</w:t>
       </w:r>
       <w:r w:rsidR="00AF350B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00332811" w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1431" w:rsidRDefault="00732FA9" w:rsidP="00332811">
+    <w:p w14:paraId="42322716" w14:textId="77777777" w:rsidR="00FB1431" w:rsidRDefault="00E547A2" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="53C5B1DF">
           <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1431" w:rsidRPr="00B86D5E" w:rsidRDefault="00FB1431" w:rsidP="00E431BB">
+    <w:p w14:paraId="4D88792A" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00B86D5E" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk219798224"/>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">CATEGORY </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E431BB" w:rsidRPr="00B86D5E">
+        <w:t>DIVORCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079D25B7" w14:textId="77777777" w:rsidR="008C774C" w:rsidRPr="008C774C" w:rsidRDefault="00332811" w:rsidP="008C774C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With Children — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>320</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BC8EB6" w14:textId="77777777" w:rsidR="00AF350B" w:rsidRPr="008C774C" w:rsidRDefault="00AF350B" w:rsidP="008C774C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Counter/Cross Complaint / Third-Party Intervening Claim/Request: $250.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BB9C8F" w14:textId="77777777" w:rsidR="008C774C" w:rsidRDefault="00332811" w:rsidP="008C774C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Without Children — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>245</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6671D584" w14:textId="77777777" w:rsidR="00FB6146" w:rsidRPr="008C774C" w:rsidRDefault="00332811" w:rsidP="008C774C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6146" w:rsidRPr="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Counter/Cross Complaint / Third-Party Intervening Claim/Request:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF350B" w:rsidRPr="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $175.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3819124E" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00E547A2" w:rsidP="00332811">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="25B09F10">
+          <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DFFCA6" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00B86D5E" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>4</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> LAWSUITS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E431BB" w:rsidRPr="00B86D5E">
+        <w:t xml:space="preserve">PROBATE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEC3CA2" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00F52D5F" w:rsidRDefault="00CB787D" w:rsidP="00F52D5F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Testate/Intestate</w:t>
+      </w:r>
+      <w:r w:rsidR="00385D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/Affidavit for Large</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Estate</w:t>
+      </w:r>
+      <w:r w:rsidR="00385D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>— $345.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DEBB89" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00F52D5F" w:rsidRDefault="00F52D5F" w:rsidP="00F52D5F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Testate/Intestate Estate w</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB787D" w:rsidRPr="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ith publication of the Notice to Creditors </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>--</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB787D" w:rsidRPr="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>431.40</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB787D" w:rsidRPr="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB787D" w:rsidRPr="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ayable to Clerk &amp; Master</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and published in The Daily Times)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCD68D0" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00332811" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Small Estate Filing Fee — $</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Estates under $50,000.00)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263AB8B9" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00332811" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Muniment of Title — $3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CD5DC9" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ancillary Estate — $3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(No publication required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2293B3ED" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Appointing Administrator Ad Litem ---$345.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176A3EA7" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Probate Administration in Solemn Form -- $345.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F23EF1" w14:textId="77777777" w:rsidR="003B61F3" w:rsidRDefault="003B61F3" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Motion/Request Exempt Property/Homestead - $200.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25659F2F" w14:textId="77777777" w:rsidR="003B61F3" w:rsidRDefault="003B61F3" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Motion/Request Insolvency/Interpretation - $200.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46989CAD" w14:textId="77777777" w:rsidR="003B61F3" w:rsidRPr="00332811" w:rsidRDefault="003B61F3" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Motion/Request to Sell Real Property - $200.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BF6114" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00F52D5F" w:rsidRDefault="00CB787D" w:rsidP="00F52D5F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Appointment of Non-Resident Fiduciary — $10.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payable to Clerk &amp; Master; due at time of filing</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FC1A01" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Claims </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(file in triplicate)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — $</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697E54C1" w14:textId="77777777" w:rsidR="003B61F3" w:rsidRDefault="003B61F3" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notice of Return of Claim - $10.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E865964" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00332811" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exceptions to Claims </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(file in triplicate)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — $</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73200CAB" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00332811" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Conservatorships &amp; Guardianships — $</w:t>
+      </w:r>
+      <w:r w:rsidR="002244E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Petition to Appoint Fiduciary)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F92F6EE" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Accountings</w:t>
+      </w:r>
+      <w:r w:rsidR="00385D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Initial</w:t>
+      </w:r>
+      <w:r w:rsidR="003B61F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00385D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00385D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> —</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3417D736" w14:textId="77777777" w:rsidR="003B61F3" w:rsidRPr="00332811" w:rsidRDefault="003B61F3" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interim Settlements/Accountings - $75.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A808CA" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00332811" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Orders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Entered on Existing Case</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(except opening/closing orders)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — $</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7665DC82" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00332811" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motions, Petitions, </w:t>
+      </w:r>
+      <w:r w:rsidR="00385D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>File/Docket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requests</w:t>
+      </w:r>
+      <w:r w:rsidR="00385D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Existing Case</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other than opening or closing an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estate) —</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC97118" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRDefault="00CB787D" w:rsidP="003B61F3">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Issuance of Summons, Subpoenas, Citations, Writs, Notices — $</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="003B61F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="003B61F3" w:rsidRPr="003B61F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This include Notice to Commissioner and to File Inventory</w:t>
+      </w:r>
+      <w:r w:rsidR="003B61F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="003B61F3" w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(File in triplicate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170487F4" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="003B61F3" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other Documents File</w:t>
+      </w:r>
+      <w:r w:rsidR="003B61F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -- $7.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E05423" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00332811" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To Reopen a Closed Estate — $</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70089AE7" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00332811" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplified Copy — $10.00 certification + $0.50 per page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152B881B" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00332811" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certified Copy — $5.00 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>each + $0.50 per page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421134C6" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Copies — $0.50 each</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292255EA" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRDefault="00E547A2" w:rsidP="00CB787D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="03D2ECDA">
+          <v:rect id="_x0000_i1036" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DB2EB8" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00B86D5E" w:rsidRDefault="00332811" w:rsidP="00332811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - $7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00045E07">
+      </w:pPr>
+      <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E431BB" w:rsidRPr="00B86D5E">
+        <w:t>OTHER CASE TYPES</w:t>
+      </w:r>
+      <w:r w:rsidR="006A17E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>.00</w:t>
-[...27 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449BFABF" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adoptions – ONLY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — $146.25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F52D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>must be filed in triplicate</w:t>
+      </w:r>
+      <w:r w:rsidR="008C774C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEF4A2E" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conservatorships &amp; Guardianships</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — $</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14047">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>345.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFD838E" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hospitalizations/Commitments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — $120.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14ACA4F2" w14:textId="77777777" w:rsidR="00332811" w:rsidRDefault="00E547A2" w:rsidP="00332811">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...236 lines deleted...]
-    <w:p w:rsidR="00332811" w:rsidRDefault="00732FA9" w:rsidP="00332811">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="4DD517F9">
+          <v:rect id="_x0000_i1037" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E40A0E5" w14:textId="77777777" w:rsidR="00F800AF" w:rsidRPr="00332811" w:rsidRDefault="00F800AF" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:p w:rsidR="00332811" w:rsidRPr="00B86D5E" w:rsidRDefault="00332811" w:rsidP="00332811">
+    </w:p>
+    <w:p w14:paraId="01088562" w14:textId="77777777" w:rsidR="008423F7" w:rsidRDefault="008423F7" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86D5E">
+    </w:p>
+    <w:p w14:paraId="56D314C0" w14:textId="77777777" w:rsidR="008423F7" w:rsidRDefault="008423F7" w:rsidP="00332811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>DIVORCES</w:t>
-[...195 lines deleted...]
-    <w:p w:rsidR="00CB787D" w:rsidRPr="00B86D5E" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506947E2" w14:textId="3EF1A1A5" w:rsidR="00332811" w:rsidRPr="00B86D5E" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROBATE </w:t>
-[...1210 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>OTHER FILING FEES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="71F78902" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Annual Accountings (Conservatorships</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Guardianships</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) — $</w:t>
       </w:r>
       <w:r w:rsidR="00416B92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="404FFEBF" w14:textId="0FEB26E8" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contempt — $7</w:t>
       </w:r>
-      <w:r w:rsidR="00732FA9">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="008423F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="57ECCA50" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Copies — $0.50 per page</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Certification Fee — $5.00</w:t>
       </w:r>
       <w:r w:rsidR="009A62C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> each</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="321A529A" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Expungements — $25.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="0048753F" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="36DFBB3B" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="0048753F" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048753F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Garnishments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="401EA5BE" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$25.00 clerk fee + service fee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="72C945A8" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bank Levy — $</w:t>
       </w:r>
       <w:r w:rsidR="00DD4FE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>77</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="2E8243DB" w14:textId="77777777" w:rsidR="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wage Garnishment — $</w:t>
       </w:r>
       <w:r w:rsidR="00DD4FE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>67</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008641BA" w:rsidRPr="008641BA" w:rsidRDefault="008641BA" w:rsidP="00332811">
+    <w:p w14:paraId="5671EBEB" w14:textId="77777777" w:rsidR="008641BA" w:rsidRPr="008641BA" w:rsidRDefault="008641BA" w:rsidP="00332811">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008641BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Must be filed in triplicate; payable to Clerk &amp; Master</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
-[...22 lines deleted...]
-        <w:t>5</w:t>
+    <w:p w14:paraId="6B747B86" w14:textId="6F000B7D" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Claim/Request for Modification</w:t>
+      </w:r>
+      <w:r w:rsidR="008423F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Parenting Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — $</w:t>
+      </w:r>
+      <w:r w:rsidR="008423F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>100</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="6EB3A5C2" w14:textId="77777777" w:rsidR="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Post-Judgment Filings — $25.00</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
@@ -4360,69 +4264,69 @@
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other than modifying child support or parenting plan)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="7CEAFAD5" w14:textId="77777777" w:rsidR="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>QDRO — $25.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008641BA" w:rsidRDefault="008641BA" w:rsidP="008641BA">
+    <w:p w14:paraId="5DA5CB37" w14:textId="77777777" w:rsidR="008641BA" w:rsidRDefault="008641BA" w:rsidP="008641BA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Issuance of Subpoenas </w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>— $</w:t>
@@ -4480,213 +4384,213 @@
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Must be filed in triplicate)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="0048753F" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="7B2A8FD5" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="0048753F" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048753F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Publication Fees – The Daily Times</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="2ADCC64E" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Make payable to Clerk &amp; Master</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="72B075C6" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Non-Resident Notice — $</w:t>
       </w:r>
       <w:r w:rsidR="00324110">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>158.40</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(runs 4 times)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="76A32C28" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Probate Notice to Creditors — $</w:t>
       </w:r>
       <w:r w:rsidR="00324110">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>86.40</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(runs 2 times)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="0048753F" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="6CE1E4DA" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="0048753F" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048753F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Service of Process</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="311575CF" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Make payable to Clerk &amp; Master</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4712,121 +4616,124 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>file</w:t>
       </w:r>
       <w:r w:rsidR="008641BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in triplicate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="1F554E5C" w14:textId="77777777" w:rsidR="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Through any Tennessee Sheriff — $52.00 </w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Through Commissioner of Insurance — $20.00</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Through Secretary of State — $20.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005106C2" w:rsidRPr="00332811" w:rsidRDefault="005106C2" w:rsidP="00332811">
-[...9 lines deleted...]
-    <w:p w:rsidR="00332811" w:rsidRPr="0048753F" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="18741A53" w14:textId="77777777" w:rsidR="008423F7" w:rsidRDefault="008423F7" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0048753F">
+    </w:p>
+    <w:p w14:paraId="26ABCFD4" w14:textId="7ACFFEEF" w:rsidR="00332811" w:rsidRPr="0048753F" w:rsidRDefault="00332811" w:rsidP="00332811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048753F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Case Transfers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
+    <w:p w14:paraId="2850B888" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00332811" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>From another Tennessee county — $</w:t>
       </w:r>
       <w:r w:rsidR="008F3722">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>200</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
@@ -4841,96 +4748,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>From out-of-state — $2</w:t>
       </w:r>
       <w:r w:rsidR="00057028">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00332811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00732FA9" w:rsidP="00332811">
+    <w:p w14:paraId="3BC3FBF1" w14:textId="77777777" w:rsidR="00332811" w:rsidRPr="00332811" w:rsidRDefault="00E547A2" w:rsidP="00332811">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="03058ED1">
           <v:rect id="_x0000_i1038" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4462" w:rsidRPr="00B86D5E" w:rsidRDefault="003D4462" w:rsidP="003D4462">
+    <w:p w14:paraId="68A531C7" w14:textId="77777777" w:rsidR="003D4462" w:rsidRPr="00B86D5E" w:rsidRDefault="003D4462" w:rsidP="003D4462">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>COURT REGISTRY FEES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB787D" w:rsidRPr="00CB787D" w:rsidRDefault="00CB787D" w:rsidP="00D47DAE">
+    <w:p w14:paraId="24738858" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00CB787D" w:rsidRDefault="00CB787D" w:rsidP="00D47DAE">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB787D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deposits into the Court Registry</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB787D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
@@ -4939,80 +4846,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB787D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB787D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
-      <w:r w:rsidR="00C47E45">
-[...7 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="007D4B2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB787D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0.00</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB787D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> per court order</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB787D" w:rsidRPr="00CB787D" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
+    <w:p w14:paraId="7F4264C4" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRPr="00CB787D" w:rsidRDefault="00CB787D" w:rsidP="00CB787D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB787D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interest-Bearing Accounts Opened by the Court</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB787D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
@@ -5030,96 +4937,96 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB787D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5%</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB787D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the total interest earned on the account, assessed upon closure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB787D" w:rsidRDefault="00732FA9" w:rsidP="00CB787D">
+    <w:p w14:paraId="3120BA60" w14:textId="77777777" w:rsidR="00CB787D" w:rsidRDefault="00E547A2" w:rsidP="00CB787D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="074495DC">
           <v:rect id="_x0000_i1039" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF1350" w:rsidRPr="00B86D5E" w:rsidRDefault="00FF1350" w:rsidP="00FF1350">
+    <w:p w14:paraId="4F9AC26D" w14:textId="77777777" w:rsidR="00FF1350" w:rsidRPr="00B86D5E" w:rsidRDefault="00FF1350" w:rsidP="00FF1350">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>FAX FILING</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF1350" w:rsidRPr="00282774" w:rsidRDefault="00CB787D" w:rsidP="00FF1350">
+    <w:p w14:paraId="7F21A95C" w14:textId="77777777" w:rsidR="00FF1350" w:rsidRPr="00282774" w:rsidRDefault="00CB787D" w:rsidP="00FF1350">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282774">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$5.00</w:t>
       </w:r>
       <w:r w:rsidRPr="00282774">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> filing fee </w:t>
@@ -5178,64 +5085,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00282774">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r w:rsidRPr="00282774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Court-approved fax filing cover sheet required</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0007616D" w:rsidRDefault="00732FA9"/>
+    <w:p w14:paraId="496B1F7D" w14:textId="77777777" w:rsidR="00E547A2" w:rsidRDefault="00E547A2"/>
     <w:sectPr w:rsidR="0007616D" w:rsidSect="00E431BB">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5245,64 +5152,64 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
+    <w:pict>
+      <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+    </w:pict>
+  </w:numPicBullet>
+  <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
       <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
     </w:pict>
   </w:numPicBullet>
-  <w:numPicBullet w:numPicBulletId="1">
+  <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
       <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
-    </w:pict>
-[...3 lines deleted...]
-      <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18424AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A38943A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6725,219 +6632,225 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2060201254">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1608612408">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1886260564">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1916624695">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1831677623">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1116174956">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2115049267">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1253467814">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="562175339">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="394472598">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="889996023">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1162046561">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00332811"/>
     <w:rsid w:val="00045E07"/>
     <w:rsid w:val="00057028"/>
     <w:rsid w:val="000729F9"/>
     <w:rsid w:val="00133C28"/>
     <w:rsid w:val="00134B0D"/>
     <w:rsid w:val="001D0FFC"/>
     <w:rsid w:val="002244E8"/>
     <w:rsid w:val="00282774"/>
     <w:rsid w:val="002C1E2E"/>
     <w:rsid w:val="00324110"/>
     <w:rsid w:val="00332811"/>
     <w:rsid w:val="00361C91"/>
+    <w:rsid w:val="00385D6F"/>
+    <w:rsid w:val="003B61F3"/>
     <w:rsid w:val="003C6F65"/>
     <w:rsid w:val="003D4462"/>
+    <w:rsid w:val="00414B12"/>
     <w:rsid w:val="00416B92"/>
     <w:rsid w:val="0048753F"/>
     <w:rsid w:val="005106C2"/>
     <w:rsid w:val="005E74B9"/>
     <w:rsid w:val="00607F54"/>
     <w:rsid w:val="00647E9D"/>
     <w:rsid w:val="006A17E9"/>
     <w:rsid w:val="006B38E0"/>
     <w:rsid w:val="006C5316"/>
     <w:rsid w:val="006D30E8"/>
     <w:rsid w:val="00722D57"/>
     <w:rsid w:val="00732FA9"/>
     <w:rsid w:val="007660FC"/>
+    <w:rsid w:val="007D4B2F"/>
     <w:rsid w:val="00837D62"/>
+    <w:rsid w:val="008423F7"/>
     <w:rsid w:val="008641BA"/>
     <w:rsid w:val="00874259"/>
     <w:rsid w:val="008C774C"/>
     <w:rsid w:val="008D2D58"/>
     <w:rsid w:val="008F3722"/>
     <w:rsid w:val="00974F06"/>
     <w:rsid w:val="009A62C0"/>
     <w:rsid w:val="009F4E6F"/>
     <w:rsid w:val="00A14047"/>
     <w:rsid w:val="00A63256"/>
     <w:rsid w:val="00AD1DAB"/>
     <w:rsid w:val="00AF350B"/>
     <w:rsid w:val="00B86D5E"/>
     <w:rsid w:val="00B92F14"/>
     <w:rsid w:val="00B9711A"/>
     <w:rsid w:val="00BB3534"/>
     <w:rsid w:val="00BE6294"/>
     <w:rsid w:val="00C00743"/>
     <w:rsid w:val="00C47E45"/>
     <w:rsid w:val="00C540FD"/>
     <w:rsid w:val="00CA2C77"/>
     <w:rsid w:val="00CB787D"/>
     <w:rsid w:val="00D049EC"/>
     <w:rsid w:val="00D47DAE"/>
     <w:rsid w:val="00D534C0"/>
     <w:rsid w:val="00DD4FE1"/>
     <w:rsid w:val="00DE5281"/>
     <w:rsid w:val="00E10DDC"/>
     <w:rsid w:val="00E176B5"/>
     <w:rsid w:val="00E431BB"/>
     <w:rsid w:val="00E63EF5"/>
     <w:rsid w:val="00F20A9D"/>
     <w:rsid w:val="00F52D5F"/>
     <w:rsid w:val="00F800AF"/>
+    <w:rsid w:val="00F80E32"/>
     <w:rsid w:val="00FB1431"/>
     <w:rsid w:val="00FB6146"/>
     <w:rsid w:val="00FC67DC"/>
     <w:rsid w:val="00FF1350"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1041"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="691E1190"/>
+  <w14:docId w14:val="386C3878"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7266AF98-90CD-4318-9936-8EBC1E965F9B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7269,50 +7182,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -7407,51 +7321,51 @@
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00CB787D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00CB787D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="626816802">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1549299595">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7758,70 +7672,99 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>812</Words>
-  <Characters>4630</Characters>
+  <Words>761</Words>
+  <Characters>4787</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>177</Lines>
+  <Paragraphs>129</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5432</CharactersWithSpaces>
+  <CharactersWithSpaces>5419</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Selena Sutera-Stong</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_SetDate">
+    <vt:lpwstr>2026-06-29T13:49:13Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_SiteId">
+    <vt:lpwstr>afd9d64e-4129-42ba-a959-e33e5ad76e2e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_ActionId">
+    <vt:lpwstr>46ebb7ac-01ba-4f31-a51e-87b3edc931e2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>